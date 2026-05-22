--- v0 (2026-04-28)
+++ v1 (2026-05-22)
@@ -12,3018 +12,5652 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59977BC4" w14:textId="77777777" w:rsidR="00EB4D3C" w:rsidRDefault="00EB4D3C" w:rsidP="004806C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687D8B13" w14:textId="3DCD30A5" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00E13A13">
+    <w:p w14:paraId="687D8B13" w14:textId="3DCD30A5" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00E13A13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>KRAJOW</w:t>
       </w:r>
-      <w:r w:rsidR="00B551EC" w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B551EC" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A OFERTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> PRACY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334D3FC1" w14:textId="77777777" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00E13A13">
+    <w:p w14:paraId="334D3FC1" w14:textId="77777777" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00E13A13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="11341" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11341"/>
+        <w:gridCol w:w="11347"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00596819" w:rsidRPr="00596819" w14:paraId="6E3831B0" w14:textId="77777777" w:rsidTr="004806C2">
+      <w:tr w:rsidR="00596819" w:rsidRPr="005D7EA4" w14:paraId="6E3831B0" w14:textId="77777777" w:rsidTr="004806C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5B3A9B" w14:textId="2C7A1111" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
+          <w:p w14:paraId="7B5B3A9B" w14:textId="2C7A1111" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">I. </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DANE DOTYCZĄCE PRACODAWCY KRAJOWEGO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75E43A3A" w14:textId="5F44B35F" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+          <w:p w14:paraId="75E43A3A" w14:textId="3BA86A39" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Nazwa</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>imię i nazwisko (dot. os</w:t>
             </w:r>
-            <w:r w:rsidR="00870B9C" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>oby</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> fizyczn</w:t>
             </w:r>
-            <w:r w:rsidR="00870B9C" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ej</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ………………………………………………………………………………………………</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4F9AAEE4" w14:textId="4FA11469" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9AAEE4" w14:textId="3F64088B" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Adres</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> siedziby</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>stałego miejsca wykonywania działalności</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ………………………..</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………........................</w:t>
             </w:r>
-            <w:r w:rsidR="00D94B49" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D94B49" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7C34495A" w14:textId="4215996D" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00B536D5" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...........</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C34495A" w14:textId="375B702A" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00B536D5" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Nume</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r tel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>efonu ……...</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00D94B49" w:rsidRPr="00596819">
-[...8 lines deleted...]
-          <w:p w14:paraId="7CEEEA71" w14:textId="0617C2D4" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
+            <w:r w:rsidR="00D94B49" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEEEA71" w14:textId="281A4F0D" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4. Adres poczty elektronicznej i strony internetowej …</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00D94B49" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D94B49" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="74A4EEDA" w14:textId="1FAC12D1" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A4EEDA" w14:textId="5A907D0F" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Imię i nazwisko pracodawcy</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="001E5A79" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001E5A79" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>soby wskazanej przez pracodawcę</w:t>
             </w:r>
-            <w:r w:rsidR="00813EE1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00813EE1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> do kontaktu</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...8 lines deleted...]
-          <w:p w14:paraId="76C4B647" w14:textId="5B780ED8" w:rsidR="00B536D5" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C4B647" w14:textId="5B780ED8" w:rsidR="00B536D5" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. NIP  __ __ __-__ __ __-__ __-__ __</w:t>
             </w:r>
-            <w:r w:rsidR="00B536D5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B536D5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BF16AA" w14:textId="3F242553" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+          <w:p w14:paraId="28BF16AA" w14:textId="3F242553" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PESEL (dot. os</w:t>
             </w:r>
-            <w:r w:rsidR="00870B9C" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">oby </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>fizyczn</w:t>
             </w:r>
-            <w:r w:rsidR="00870B9C" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ej</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>) __ __ __ __ __ __ __ __ __ __ __</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D75D45F" w14:textId="15C1FA93" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+          <w:p w14:paraId="7D75D45F" w14:textId="1BE5B798" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a w przypadku jego braku</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> rodzaj, seri</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> i numer dokumen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">tu </w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>potwierdzającego tożsamoś</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...8 lines deleted...]
-          <w:p w14:paraId="2F182EC5" w14:textId="4B2CA5AB" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ć …………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F182EC5" w14:textId="27058E26" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. P</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rzeważający</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> rodzaj działalności wg PKD __ __ __ __ __ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00D94B49" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D94B49" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…...</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="661D7006" w14:textId="3FF9F923" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="661D7006" w14:textId="3FF9F923" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Czy pracodawca jest agencją zatrudnienia zgłaszającą ofertę pracy tymczasowej? TAK/ NIE</w:t>
             </w:r>
-            <w:r w:rsidR="00F30E14" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F30E14" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31247DD3" w14:textId="285833E4" w:rsidR="002D4920" w:rsidRPr="00596819" w:rsidRDefault="002D4920" w:rsidP="00C03FBE">
+          <w:p w14:paraId="31247DD3" w14:textId="3867B255" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="774A0895" w14:textId="79CCD123" w:rsidR="00D94B49" w:rsidRPr="00596819" w:rsidRDefault="002D4920" w:rsidP="00C03FBE">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9. Numer wpisu do rejestru agencji zatrudnienia (jeśli dot.) ……………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774A0895" w14:textId="79CCD123" w:rsidR="00D94B49" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="004806C2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004806C2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Czy pracodawca jest spółdzielnią socjalną lub przedsiębiorstwem społecznym? TAK/ NIE*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00596819" w:rsidRPr="00596819" w14:paraId="7E69169F" w14:textId="77777777" w:rsidTr="00C03FBE">
+      <w:tr w:rsidR="00596819" w:rsidRPr="005D7EA4" w14:paraId="7E69169F" w14:textId="77777777" w:rsidTr="005D7EA4">
         <w:trPr>
-          <w:trHeight w:val="3985"/>
+          <w:trHeight w:val="3573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E5D015" w14:textId="123BC948" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
+          <w:p w14:paraId="65E5D015" w14:textId="123BC948" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">II. </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DANE DOTYCZĄCE ZGŁASZANEGO MIEJSCA PRACY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1088E3DB" w14:textId="0F17A5C3" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+          <w:p w14:paraId="1088E3DB" w14:textId="5C9755E5" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Nazwa </w:t>
             </w:r>
-            <w:r w:rsidR="003C2A38" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003C2A38" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>stanowiska ……………………………………………………………………………………………………………………………</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3C6C9E4E" w14:textId="389363B1" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C6C9E4E" w14:textId="7FE7643D" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Nazwa </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zawodu</w:t>
             </w:r>
-            <w:r w:rsidR="00870B9C" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> wg klasyfikacji zawodów i specjalności</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> na potrzeby rynku pracy ……</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…...</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2E01E6A9" w14:textId="27B38B51" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E01E6A9" w14:textId="27B38B51" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Kod zawodu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00813EE1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00813EE1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">i specjalności </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">wg klasyfikacji zawodów i specjalności </w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">na potrzeby rynku pracy </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>__ __ __ __ __ __ __ __ __</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0A708B" w14:textId="77072CD5" w:rsidR="00F64435" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+          <w:p w14:paraId="4B0A708B" w14:textId="73441534" w:rsidR="00F64435" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4DF1B8A7" w14:textId="551F7200" w:rsidR="00F64435" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4. Ogólny zakres obowiązków …………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF1B8A7" w14:textId="22598491" w:rsidR="00F64435" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………..................</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="414FD118" w14:textId="4A21FA18" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.....................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414FD118" w14:textId="4A21FA18" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Liczba wolnych miejsc pracy </w:t>
             </w:r>
-            <w:r w:rsidR="00B551EC" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B551EC" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>w ramach stanowiska</w:t>
             </w:r>
-            <w:r w:rsidR="003C2A38" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003C2A38" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
-            <w:r w:rsidR="003C2A38" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003C2A38" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(w tym dla osób niepełnosprawnych) ____</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2263298D" w14:textId="0E290EB5" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+          <w:p w14:paraId="2263298D" w14:textId="351D24A3" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6. Miejsce wykonywania prac</w:t>
             </w:r>
-            <w:r w:rsidR="003C2A38" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003C2A38" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>y ………...</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………….......................</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="513DB907" w14:textId="1C6E4180" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513DB907" w14:textId="2C3EF0CA" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7. Rodzaj umowy stanowiącej podstawę wykonywania pracy</w:t>
             </w:r>
-            <w:r w:rsidR="003C2A38" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003C2A38" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> …………</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………….......................................................................................</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7B3A4710" w14:textId="7AC0A1AB" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3A4710" w14:textId="35DEB38A" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8. Wysokość proponowanego wynagrodzenia brutto …………………………………………………………………………………………...</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6C3DC0EA" w14:textId="33A34EEA" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3DC0EA" w14:textId="5489CCDC" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="66113726" w14:textId="1BC159FB" w:rsidR="003C2A38" w:rsidRPr="00596819" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9. System wynagradzania ………….……………………………………………………………………………………..……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66113726" w14:textId="00FF1308" w:rsidR="003C2A38" w:rsidRPr="005D7EA4" w:rsidRDefault="003C2A38" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10. Data lub okres rozpoczęcia pracy</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ...</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………………………………</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="42A1B68B" w14:textId="1EF6A598" w:rsidR="00F64435" w:rsidRPr="00596819" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A1B68B" w14:textId="51A8C07E" w:rsidR="00F64435" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00F64435" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F64435" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Okres zatrudnienia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F64435" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F64435" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>na podstawie umowy o pracę / okres wykonywania umowy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F64435" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00F64435" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cywilnoprawnej</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...8 lines deleted...]
-          <w:p w14:paraId="6591AD66" w14:textId="66FE46BC" w:rsidR="004516F8" w:rsidRPr="00596819" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …………………...……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6591AD66" w14:textId="012B589B" w:rsidR="004516F8" w:rsidRPr="005D7EA4" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001D43A1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001D43A1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. System i rozkład czasu pracy ………..…………………………………………………………………………………................................</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="47F011DE" w14:textId="6682B716" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F011DE" w14:textId="4F25726F" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="004516F8" w:rsidP="00C03FBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001D43A1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001D43A1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wymiar czasu pracy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ……….</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B240147" w14:textId="5E036F48" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Czy oferta </w:t>
+            </w:r>
+            <w:r w:rsidR="00870B9C" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pracy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>jest ofertą pracy tymczasowej? TAK / NIE</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30E14" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F51C114" w14:textId="03CFC297" w:rsidR="00D94B49" w:rsidRPr="005D7EA4" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15. Możliwość realizacji wobec zatrudnianej osoby działań z zakresu reintegracji społecznej i zawodowej TAK / NIE*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596819" w:rsidRPr="005D7EA4" w14:paraId="3DFFB6C2" w14:textId="77777777" w:rsidTr="004806C2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C771B91" w14:textId="20BED62E" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>DANE DOTYCZĄCE OCZEKIWAŃ PRACODAWCY WOBEC KANDYDATÓW DO PRACY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17718785" w14:textId="646E120D" w:rsidR="001D43A1" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D43A1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nazwa zawodu wyuczonego ………………………………………………………………………………………………………………...</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F524319" w14:textId="611E4760" w:rsidR="001D43A1" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2. Nazwa zawodu wykonywanego ……………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706963E3" w14:textId="697CB699" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poziom wykształcenia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………..</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1629EFFB" w14:textId="5421CE45" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Umiejętności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………..</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E8350A" w14:textId="5E13D7E2" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Uprawnienia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………..</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………...................</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>......</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2447BE11" w14:textId="4BE9AB0B" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Doświadczenie zawodowe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……….</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…...</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F534832" w14:textId="14DF72F5" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Znajomość języków obcych (w tym poziom ich znajomości)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00813EE1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>biegła znajomość języka polskiego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………...</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>..........</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18959848" w14:textId="5468DA05" w:rsidR="00D94B49" w:rsidRPr="005D7EA4" w:rsidRDefault="001D43A1" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00813EE1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ainteresowanie zatrudnieniem kandydatów z państw EOG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TAK / NIE</w:t>
+            </w:r>
+            <w:r w:rsidR="00F30E14" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F51C114" w14:textId="03CFC297" w:rsidR="00D94B49" w:rsidRPr="00596819" w:rsidRDefault="00F64435" w:rsidP="00C03FBE">
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00596819" w:rsidRPr="00596819" w14:paraId="3DFFB6C2" w14:textId="77777777" w:rsidTr="004806C2">
-[...422 lines deleted...]
-      <w:tr w:rsidR="00596819" w:rsidRPr="00596819" w14:paraId="1C58E33D" w14:textId="77777777" w:rsidTr="00C03FBE">
+      <w:tr w:rsidR="00596819" w:rsidRPr="005D7EA4" w14:paraId="1C58E33D" w14:textId="77777777" w:rsidTr="00C03FBE">
         <w:trPr>
           <w:trHeight w:val="1048"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70B0F76D" w14:textId="3E3A7445" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
+          <w:p w14:paraId="70B0F76D" w14:textId="3E3A7445" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00C03FBE" w:rsidP="00C03FBE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">IV. </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DANE DOTYCZĄCE POSTĘPOWANIA Z OFERTĄ PRACY</w:t>
             </w:r>
-            <w:r w:rsidR="00D94B49" w:rsidRPr="00596819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00D94B49" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> I POZOSTAŁE DANE UZUPEŁNIAJĄCE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50110ACE" w14:textId="786976FC" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="50110ACE" w14:textId="08603DCD" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="00E13A13" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Okres aktualności oferty</w:t>
             </w:r>
-            <w:r w:rsidR="006C6F9D" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006C6F9D" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (nie dłuższy niż 90 dni)</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
-            <w:r w:rsidR="004516F8" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004516F8" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…...</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BD2791" w14:textId="26F90426" w:rsidR="009E155B" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Możliwość upowszechniania informacji identyfikujących pracodawcę TAK /</w:t>
             </w:r>
-            <w:r w:rsidR="00EC28B5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC28B5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">NIE* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D2AA71" w14:textId="4634578F" w:rsidR="009E155B" w:rsidRPr="00596819" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25D2AA71" w14:textId="4634578F" w:rsidR="009E155B" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Możliwość upowszechnienia oferty na podstawie art. 83 ust. 9 ustawy TAK /</w:t>
             </w:r>
-            <w:r w:rsidR="00EC28B5" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EC28B5" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">NIE* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D86491" w14:textId="531C741D" w:rsidR="00E13A13" w:rsidRPr="00596819" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38D86491" w14:textId="36078657" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Częstotliwość kontaktów </w:t>
             </w:r>
-            <w:r w:rsidR="00813EE1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00813EE1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PUP </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">z </w:t>
             </w:r>
-            <w:r w:rsidR="00B551EC" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B551EC" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pracodawcą</w:t>
             </w:r>
-            <w:r w:rsidR="001D43A1" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="001D43A1" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> …………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00B551EC" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B551EC" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B551EC" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B551EC" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6480FDA4" w14:textId="305AC0BB" w:rsidR="00E13A13" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Dodatkowe </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>upowszechniani</w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> oferty w wybranych państwach</w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EOG</w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> TAK /</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIE* ……...</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………...</w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
-            <w:r w:rsidR="00E13A13" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E13A13" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.....</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>...........</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52736992" w14:textId="1F59EAB9" w:rsidR="00637240" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. O</w:t>
             </w:r>
-            <w:r w:rsidR="00E3747F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E3747F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rganizacj</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00E3747F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E3747F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> giełdy pracy</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TAK /</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CE69BD" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CE69BD" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIE*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A4979B" w14:textId="5A50ADDA" w:rsidR="00D94B49" w:rsidRPr="00596819" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2E8B143B" w14:textId="69DAA80D" w:rsidR="00D94B49" w:rsidRPr="005D7EA4" w:rsidRDefault="009E155B" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00FC63B2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00FC63B2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dodatkowe </w:t>
             </w:r>
-            <w:r w:rsidR="00637240" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00637240" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PUP</w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC63B2" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00FC63B2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">odpowiedzialne za realizację oferty pracy </w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">TAK / NIE* </w:t>
             </w:r>
-            <w:r w:rsidR="0062293B" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0062293B" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(jeśli TAK, to które?) </w:t>
             </w:r>
-            <w:r w:rsidR="0086325F" w:rsidRPr="00596819">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0086325F" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………</w:t>
             </w:r>
-            <w:r w:rsidR="0062293B" w:rsidRPr="00596819">
-[...5 lines deleted...]
-              <w:t>..</w:t>
+            <w:r w:rsidR="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A4979B" w14:textId="1E819E25" w:rsidR="005D7EA4" w:rsidRPr="005D7EA4" w:rsidRDefault="005D7EA4" w:rsidP="00C03FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UWAGA! Zgłoszona oferta pracy do jednego PUP jest upowszechniona w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ePracy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i jest widoczna dla kandydatów z całej Polski. Zgłoszenie oferty pracy do więcej niż jednego PUP powinno mieć miejsce w sytuacji rzeczywistej potrzeby zatrudnienia pracowników na terenie różnych powiatów poprzez wskazanie w ofercie pracy miejsca wykonywania pracy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74DC0A3C" w14:textId="77777777" w:rsidR="008946D1" w:rsidRPr="00596819" w:rsidRDefault="008946D1" w:rsidP="008946D1">
+    <w:p w14:paraId="74DC0A3C" w14:textId="77777777" w:rsidR="008946D1" w:rsidRPr="005D7EA4" w:rsidRDefault="008946D1" w:rsidP="008946D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="075A3F66" w14:textId="182B2699" w:rsidR="008946D1" w:rsidRPr="00596819" w:rsidRDefault="008946D1" w:rsidP="00FC63B2">
+    <w:p w14:paraId="7EEDB2FC" w14:textId="77777777" w:rsidR="005D7EA4" w:rsidRDefault="008946D1" w:rsidP="005D7EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dane wymagane – I 1-3, 6, 8, II 1-2, 5-10, 12-14, IV 1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC28B5" w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC28B5" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
+      <w:r w:rsidR="005D7EA4" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E60B227" w14:textId="4B5F6E48" w:rsidR="008946D1" w:rsidRPr="00596819" w:rsidRDefault="008946D1" w:rsidP="00F66E21">
+    <w:p w14:paraId="4E60B227" w14:textId="2430CB23" w:rsidR="008946D1" w:rsidRPr="005D7EA4" w:rsidRDefault="008946D1" w:rsidP="005D7EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane uzupełniające – I 4-5, 7, </w:t>
       </w:r>
-      <w:r w:rsidR="002D4920" w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002D4920" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, II 4, 11, 15, III</w:t>
       </w:r>
-      <w:r w:rsidR="0076739F" w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0076739F" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, IV </w:t>
       </w:r>
-      <w:r w:rsidR="00EC28B5" w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC28B5" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4-6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F934CA" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
+    <w:p w14:paraId="23F934CA" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDC7F1E" w14:textId="22D0F34D" w:rsidR="00FC63B2" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="0074565D">
+    <w:p w14:paraId="0EDC7F1E" w14:textId="22D0F34D" w:rsidR="00FC63B2" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="0074565D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A068D0" w14:textId="17B15B5E" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="0074565D">
+    <w:p w14:paraId="35A068D0" w14:textId="17B15B5E" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="0074565D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">- w okresie 365 dni przed dniem zgłoszenia oferty pracy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zostałem / nie zostałem*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawomocnie ukarany za wykroczenie lub prawomocnie skazany za przestępstwo przeciwko przepisom prawa pracy, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jestem / nie jestem*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> objęty postępowaniem dotyczącym naruszenia przepisów prawa pracy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AD12D6" w14:textId="06B1007F" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="0074565D">
+    <w:p w14:paraId="05AD12D6" w14:textId="06B1007F" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="0074565D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mam / nie mam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">* zaległości z tytułu niepłacenia składek na ubezpieczenia społeczne, ubezpieczenie zdrowotne, Fundusz Pracy, Fundusz Solidarnościowy i Fundusz Gwarantowanych Świadczeń Pracowniczych, Fundusz Emerytur Pomostowych oraz z wpłatami na Państwowy Fundusz Rehabilitacji Osób Niepełnosprawnych; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE11921" w14:textId="49EC4933" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="0074565D">
+    <w:p w14:paraId="4DE11921" w14:textId="49EC4933" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="0074565D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mam / nie mam*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaległości podatkowych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7649F516" w14:textId="5F93C0DF" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="00F66E21">
+    <w:p w14:paraId="7649F516" w14:textId="5F93C0DF" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="00F66E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mam / nie mam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596819">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>* zaległości z tytułu niepłacenia składek na ubezpieczenie społeczne rolników lub na ubezpieczenie zdrowotne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561091D9" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
+    <w:p w14:paraId="561091D9" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
         <w:gridCol w:w="5240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00596819" w:rsidRPr="00596819" w14:paraId="494828A5" w14:textId="77777777" w:rsidTr="00B82CF2">
+      <w:tr w:rsidR="00596819" w:rsidRPr="005D7EA4" w14:paraId="494828A5" w14:textId="77777777" w:rsidTr="00B82CF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC9EE32" w14:textId="35A16044" w:rsidR="00B82CF2" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
+          <w:p w14:paraId="1DC9EE32" w14:textId="35A16044" w:rsidR="00B82CF2" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
             <w:pPr>
               <w:ind w:left="-104"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>* niepotrzebne skreślić</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A40DF8B" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
+          <w:p w14:paraId="4A40DF8B" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
             <w:pPr>
               <w:ind w:left="-104"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="07886FC1" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07886FC1" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00F66E21">
             <w:pPr>
               <w:ind w:left="-104"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2C1375A9" w14:textId="636466D5" w:rsidR="00B82CF2" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1375A9" w14:textId="636466D5" w:rsidR="00B82CF2" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28869095" w14:textId="4E2C7E64" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
+          <w:p w14:paraId="28869095" w14:textId="4E2C7E64" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(podpis osoby przyjmującej ofertę pracy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC070B1" w14:textId="77777777" w:rsidR="00B82CF2" w:rsidRPr="00596819" w:rsidRDefault="00B82CF2" w:rsidP="00B82CF2">
+          <w:p w14:paraId="7DC070B1" w14:textId="77777777" w:rsidR="00B82CF2" w:rsidRPr="005D7EA4" w:rsidRDefault="00B82CF2" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1EB45C96" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00B82CF2">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB45C96" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="19CD52A3" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="00596819" w:rsidRDefault="00F66E21" w:rsidP="00B82CF2">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19CD52A3" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7F25D8EF" w14:textId="66C3B9EC" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F25D8EF" w14:textId="66C3B9EC" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D657BB8" w14:textId="58E25D65" w:rsidR="0074565D" w:rsidRPr="00596819" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
+          <w:p w14:paraId="4D657BB8" w14:textId="58E25D65" w:rsidR="0074565D" w:rsidRPr="005D7EA4" w:rsidRDefault="0074565D" w:rsidP="00B82CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(podpis pracodawcy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3140BE4D" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="00EC28B5" w:rsidRDefault="00984E9E" w:rsidP="00B76D45">
+    <w:p w14:paraId="72A95C94" w14:textId="77777777" w:rsidR="00752A7F" w:rsidRPr="005D7EA4" w:rsidRDefault="00752A7F" w:rsidP="00EB4D3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00984E9E" w:rsidRPr="00EC28B5" w:rsidSect="00907401">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="675"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="529"/>
+        <w:gridCol w:w="2301"/>
+        <w:gridCol w:w="2292"/>
+        <w:gridCol w:w="2234"/>
+        <w:gridCol w:w="3124"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D4920" w:rsidRPr="005D7EA4" w14:paraId="58A1AD41" w14:textId="77777777" w:rsidTr="009919F2">
+        <w:trPr>
+          <w:trHeight w:val="922"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5456A4B8" w14:textId="797AC05A" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7E15C6" w14:textId="77777777" w:rsidR="009919F2" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="009919F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko</w:t>
+            </w:r>
+            <w:r w:rsidR="009919F2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>soby</w:t>
+            </w:r>
+            <w:r w:rsidR="009919F2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFA15BD" w14:textId="789A9CCB" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="009919F2" w:rsidP="009919F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>której udostępniono dane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="115123F0" w14:textId="77777777" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status osoby </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C9FC2C" w14:textId="77777777" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Z- zarejestrowana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0720C6E9" w14:textId="2666D94A" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NZ</w:t>
+            </w:r>
+            <w:r w:rsidR="009919F2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> niezarejestrowana)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364F86AB" w14:textId="6C01629A" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data p</w:t>
+            </w:r>
+            <w:r w:rsidR="009919F2" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rzekazania informacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7133048F" w14:textId="1B5BD928" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="009919F2" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Efekt</w:t>
+            </w:r>
+            <w:r w:rsidR="002D4920" w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pośrednictwa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10990000" w14:textId="41C4FA1A" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00EC28B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007359A3" w:rsidRPr="005D7EA4" w14:paraId="4D5FBCCE" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298E7535" w14:textId="77777777" w:rsidR="007359A3" w:rsidRPr="005D7EA4" w:rsidRDefault="007359A3" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59334A5E" w14:textId="77777777" w:rsidR="007359A3" w:rsidRPr="005D7EA4" w:rsidRDefault="007359A3" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB8E95E" w14:textId="77777777" w:rsidR="007359A3" w:rsidRPr="005D7EA4" w:rsidRDefault="007359A3" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD803C" w14:textId="77777777" w:rsidR="007359A3" w:rsidRPr="005D7EA4" w:rsidRDefault="007359A3" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="338D4368" w14:textId="77777777" w:rsidR="007359A3" w:rsidRPr="005D7EA4" w:rsidRDefault="007359A3" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="0B477746" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8F12FD" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD859BC" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F77BBB" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29528748" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1CA088" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="7F4411F1" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B66EC62" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76874BF5" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F79E679" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428B7C29" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C270051" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="58D4CFE4" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25999B5B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E9A5D6" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8BC9EC" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CE5202" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2CC02A" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="56058DDB" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3865C7" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A53439" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D139A2" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259CEE45" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106D8EA2" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="6AC292BF" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03771F96" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C037491" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9BA58E" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B3259" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D373A41" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="121EF114" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779A9B8A" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014DEC2E" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256A5BAE" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4BFA2D" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C97F22" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="73441FEA" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77909577" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C2DD56" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB1DD52" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18846BA8" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B22DB4F" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="798100EC" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4403D5A6" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62280FFA" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F9DF62" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFB8C37" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463EFD1C" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="6B2EF735" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CB0CF8" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBD65ED" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFC1B25" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA69C8" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A8E390" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="30D32489" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B29683" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55451201" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D09836" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6C4661" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD4CD41" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="6761EDE8" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC88DD9" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F6B33F" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57474390" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F7D6AF" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F3DC94" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="349553D7" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BE0368" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799571A3" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753577A4" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3BD17B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E01BBF" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="48606814" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AEBC62" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727DC4A7" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEE3EB1" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E7E83E" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C54121" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="681D71B8" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D38114" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0BC23E" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1027A69C" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2F593B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7F0CDE" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="1D04963D" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1D1372" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7FD2BC" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4335C" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F3520B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9F797D" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="076065BE" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D9EF77" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC49BEB" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579E7198" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7478AB5C" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5452CBC7" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="699E146C" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6ED4C6" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE5ACD6" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39245FCA" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437B9E40" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7872DD3B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="498E6C62" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2028CEB8" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="588F2A7B" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075D8F06" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B448098" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E060F85" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w14:paraId="50977864" w14:textId="77777777" w:rsidTr="007359A3">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D398E70" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641A3288" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C116F0F" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DE829E" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A45BE04" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="007359A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FE6FCAF" w14:textId="77777777" w:rsidR="00F66E21" w:rsidRPr="005D7EA4" w:rsidRDefault="00F66E21" w:rsidP="002D4920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk199332217"/>
+    </w:p>
+    <w:p w14:paraId="287DA48D" w14:textId="74E7E91D" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="002D4920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>REALIZACJA KRAJOWEJ OFERTY PRACY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17798B49" w14:textId="77777777" w:rsidR="00752A7F" w:rsidRDefault="00752A7F" w:rsidP="00752A7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61746A91" w14:textId="77777777" w:rsidR="008D2C6D" w:rsidRPr="005D7EA4" w:rsidRDefault="008D2C6D" w:rsidP="00752A7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3BB733A4" w14:textId="77777777" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E83261" w14:textId="7554E981" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00752A7F" w:rsidP="002D4920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00984E9E" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DNOTACJE URZĘDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686443BC" w14:textId="77777777" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="002D4920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248D7EE8" w14:textId="7E8D2A73" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4920" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4920" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4920" w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9B255" w14:textId="77777777" w:rsidR="002D4920" w:rsidRPr="005D7EA4" w:rsidRDefault="002D4920" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375DA13D" w14:textId="7E44E8F3" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DEZAKTUALIZACJA KRAJOWEJ OFERTY PRACY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABA0F37" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="9351"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w14:paraId="15E13B2F" w14:textId="77777777" w:rsidTr="00984E9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37647546" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59123447" w14:textId="48531BF6" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4252772D" w14:textId="7F403222" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B2C94B" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w14:paraId="04E8D01D" w14:textId="77777777" w:rsidTr="00984E9E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B389232" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27CC89B8" w14:textId="244D74D0" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D7EA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Przyczyna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA83424" w14:textId="606C08CB" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE54083" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3140BE4D" w14:textId="77777777" w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidRDefault="00984E9E" w:rsidP="00984E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00984E9E" w:rsidRPr="005D7EA4" w:rsidSect="00907401">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="707" w:bottom="0" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D03308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73B69356"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3090,129 +5724,131 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1421756271">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E13A13"/>
     <w:rsid w:val="00033A2A"/>
     <w:rsid w:val="00082670"/>
     <w:rsid w:val="00191BF5"/>
     <w:rsid w:val="001D43A1"/>
     <w:rsid w:val="001E5A79"/>
     <w:rsid w:val="001F5943"/>
     <w:rsid w:val="0022362D"/>
     <w:rsid w:val="00244FE4"/>
     <w:rsid w:val="00266C22"/>
     <w:rsid w:val="00287BFD"/>
     <w:rsid w:val="00293184"/>
     <w:rsid w:val="002C7512"/>
     <w:rsid w:val="002D4920"/>
     <w:rsid w:val="00347095"/>
     <w:rsid w:val="003C2A38"/>
     <w:rsid w:val="003E0ABF"/>
     <w:rsid w:val="004516F8"/>
     <w:rsid w:val="004806C2"/>
     <w:rsid w:val="004D3994"/>
     <w:rsid w:val="004D608B"/>
     <w:rsid w:val="00524E0F"/>
     <w:rsid w:val="0054038A"/>
-    <w:rsid w:val="005632FE"/>
     <w:rsid w:val="00596819"/>
     <w:rsid w:val="005B5419"/>
+    <w:rsid w:val="005D7EA4"/>
     <w:rsid w:val="00606B42"/>
     <w:rsid w:val="0062293B"/>
     <w:rsid w:val="00637240"/>
+    <w:rsid w:val="00641ED1"/>
     <w:rsid w:val="006532CC"/>
     <w:rsid w:val="00656F25"/>
     <w:rsid w:val="00672D71"/>
     <w:rsid w:val="006C6F9D"/>
     <w:rsid w:val="006E1A58"/>
     <w:rsid w:val="007359A3"/>
     <w:rsid w:val="0074565D"/>
     <w:rsid w:val="00752A7F"/>
     <w:rsid w:val="0076739F"/>
     <w:rsid w:val="00781604"/>
     <w:rsid w:val="007E7324"/>
     <w:rsid w:val="00813EE1"/>
     <w:rsid w:val="008476CD"/>
     <w:rsid w:val="00853A3D"/>
     <w:rsid w:val="0086325F"/>
     <w:rsid w:val="00870B9C"/>
     <w:rsid w:val="008946D1"/>
     <w:rsid w:val="008A07B5"/>
+    <w:rsid w:val="008D2C6D"/>
     <w:rsid w:val="00900A0D"/>
     <w:rsid w:val="00907401"/>
     <w:rsid w:val="00924AB7"/>
+    <w:rsid w:val="00925EFE"/>
     <w:rsid w:val="009563DC"/>
     <w:rsid w:val="00984E9E"/>
     <w:rsid w:val="009919F2"/>
     <w:rsid w:val="00991C82"/>
     <w:rsid w:val="009A59E6"/>
     <w:rsid w:val="009C2271"/>
     <w:rsid w:val="009E155B"/>
     <w:rsid w:val="009F7527"/>
     <w:rsid w:val="00AD56B1"/>
     <w:rsid w:val="00B3647F"/>
     <w:rsid w:val="00B51A03"/>
     <w:rsid w:val="00B536D5"/>
     <w:rsid w:val="00B551EC"/>
-    <w:rsid w:val="00B76D45"/>
     <w:rsid w:val="00B82CF2"/>
     <w:rsid w:val="00BA5790"/>
     <w:rsid w:val="00BD75FB"/>
     <w:rsid w:val="00C03FBE"/>
     <w:rsid w:val="00C65401"/>
     <w:rsid w:val="00CA5A5B"/>
     <w:rsid w:val="00CE69BD"/>
     <w:rsid w:val="00D45E03"/>
     <w:rsid w:val="00D94B49"/>
     <w:rsid w:val="00DE7765"/>
     <w:rsid w:val="00DF7EB4"/>
     <w:rsid w:val="00E13A13"/>
     <w:rsid w:val="00E3747F"/>
     <w:rsid w:val="00EB4D3C"/>
     <w:rsid w:val="00EC23FC"/>
     <w:rsid w:val="00EC28B5"/>
     <w:rsid w:val="00EC7C3E"/>
     <w:rsid w:val="00ED500F"/>
     <w:rsid w:val="00F30E14"/>
     <w:rsid w:val="00F64435"/>
     <w:rsid w:val="00F66E21"/>
     <w:rsid w:val="00FC63B2"/>
     <w:rsid w:val="00FD0721"/>
   </w:rsids>
   <m:mathPr>
@@ -4037,71 +6673,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4322</Characters>
+  <Pages>2</Pages>
+  <Words>908</Words>
+  <Characters>5454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5032</CharactersWithSpaces>
+  <CharactersWithSpaces>6350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP Milicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>